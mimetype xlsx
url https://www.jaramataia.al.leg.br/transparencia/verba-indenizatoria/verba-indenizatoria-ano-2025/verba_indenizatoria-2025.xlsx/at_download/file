--- v0 (2025-10-07)
+++ v1 (2026-05-07)
@@ -22,50 +22,122 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\User\htdocs\cmJaramataia\verbas-indenizatorias\verba_indenizatoria-2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="18780" windowHeight="2988"/>
   </bookViews>
   <sheets>
     <sheet name="Verbas Indenizatória-2018" sheetId="44" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="M103" i="44" l="1"/>
+  <c r="M104" i="44" s="1"/>
+  <c r="L103" i="44"/>
+  <c r="L104" i="44" s="1"/>
+  <c r="K103" i="44"/>
+  <c r="K104" i="44" s="1"/>
+  <c r="J103" i="44"/>
+  <c r="J104" i="44" s="1"/>
+  <c r="M92" i="44"/>
+  <c r="M93" i="44" s="1"/>
+  <c r="L92" i="44"/>
+  <c r="L93" i="44" s="1"/>
+  <c r="K92" i="44"/>
+  <c r="K93" i="44" s="1"/>
+  <c r="J92" i="44"/>
+  <c r="J93" i="44" s="1"/>
+  <c r="M81" i="44"/>
+  <c r="M82" i="44" s="1"/>
+  <c r="L81" i="44"/>
+  <c r="L82" i="44" s="1"/>
+  <c r="K81" i="44"/>
+  <c r="K82" i="44" s="1"/>
+  <c r="J81" i="44"/>
+  <c r="J82" i="44" s="1"/>
+  <c r="M70" i="44"/>
+  <c r="M71" i="44" s="1"/>
+  <c r="L70" i="44"/>
+  <c r="L71" i="44" s="1"/>
+  <c r="K70" i="44"/>
+  <c r="K71" i="44" s="1"/>
+  <c r="J70" i="44"/>
+  <c r="J71" i="44" s="1"/>
+  <c r="M59" i="44"/>
+  <c r="M60" i="44" s="1"/>
+  <c r="L59" i="44"/>
+  <c r="L60" i="44" s="1"/>
+  <c r="K59" i="44"/>
+  <c r="K60" i="44" s="1"/>
+  <c r="J59" i="44"/>
+  <c r="J60" i="44" s="1"/>
+  <c r="M48" i="44"/>
+  <c r="M49" i="44" s="1"/>
+  <c r="L48" i="44"/>
+  <c r="L49" i="44" s="1"/>
+  <c r="K48" i="44"/>
+  <c r="K49" i="44" s="1"/>
+  <c r="J48" i="44"/>
+  <c r="J49" i="44" s="1"/>
+  <c r="M37" i="44"/>
+  <c r="M38" i="44" s="1"/>
+  <c r="L37" i="44"/>
+  <c r="L38" i="44" s="1"/>
+  <c r="K37" i="44"/>
+  <c r="K38" i="44" s="1"/>
+  <c r="J37" i="44"/>
+  <c r="J38" i="44" s="1"/>
+  <c r="M26" i="44"/>
+  <c r="M27" i="44" s="1"/>
+  <c r="L26" i="44"/>
+  <c r="L27" i="44" s="1"/>
+  <c r="K26" i="44"/>
+  <c r="K27" i="44" s="1"/>
+  <c r="J26" i="44"/>
+  <c r="J27" i="44" s="1"/>
+  <c r="M15" i="44"/>
+  <c r="M16" i="44" s="1"/>
+  <c r="L15" i="44"/>
+  <c r="L16" i="44" s="1"/>
+  <c r="K15" i="44"/>
+  <c r="K16" i="44" s="1"/>
+  <c r="J15" i="44"/>
+  <c r="J16" i="44" s="1"/>
   <c r="I103" i="44" l="1"/>
   <c r="I104" i="44" s="1"/>
   <c r="I92" i="44"/>
   <c r="I93" i="44" s="1"/>
   <c r="I82" i="44"/>
   <c r="I81" i="44"/>
   <c r="I70" i="44"/>
   <c r="I71" i="44" s="1"/>
   <c r="I59" i="44"/>
   <c r="I60" i="44" s="1"/>
   <c r="I48" i="44"/>
   <c r="I49" i="44" s="1"/>
   <c r="I37" i="44"/>
   <c r="I38" i="44" s="1"/>
   <c r="I26" i="44"/>
   <c r="I27" i="44" s="1"/>
   <c r="I15" i="44"/>
   <c r="I16" i="44" s="1"/>
   <c r="H103" i="44" l="1"/>
   <c r="H104" i="44" s="1"/>
   <c r="G103" i="44"/>
   <c r="G104" i="44" s="1"/>
   <c r="F103" i="44"/>
   <c r="F104" i="44" s="1"/>
   <c r="E103" i="44"/>
@@ -112,170 +184,98 @@
   <c r="E49" i="44" s="1"/>
   <c r="H37" i="44"/>
   <c r="H38" i="44" s="1"/>
   <c r="G37" i="44"/>
   <c r="G38" i="44" s="1"/>
   <c r="F37" i="44"/>
   <c r="F38" i="44" s="1"/>
   <c r="E37" i="44"/>
   <c r="E38" i="44" s="1"/>
   <c r="F27" i="44"/>
   <c r="H26" i="44"/>
   <c r="H27" i="44" s="1"/>
   <c r="G26" i="44"/>
   <c r="G27" i="44" s="1"/>
   <c r="F26" i="44"/>
   <c r="E26" i="44"/>
   <c r="E27" i="44" s="1"/>
   <c r="H15" i="44"/>
   <c r="H16" i="44" s="1"/>
   <c r="G15" i="44"/>
   <c r="G16" i="44" s="1"/>
   <c r="F15" i="44"/>
   <c r="F16" i="44" s="1"/>
   <c r="E15" i="44"/>
   <c r="E16" i="44" s="1"/>
-  <c r="M103" i="44" l="1"/>
-[...7 lines deleted...]
-  <c r="D103" i="44"/>
+  <c r="D103" i="44" l="1"/>
   <c r="D104" i="44" s="1"/>
   <c r="C103" i="44"/>
   <c r="C104" i="44" s="1"/>
   <c r="B103" i="44"/>
   <c r="B104" i="44" s="1"/>
-  <c r="M92" i="44"/>
-[...6 lines deleted...]
-  <c r="J93" i="44" s="1"/>
   <c r="D92" i="44"/>
   <c r="D93" i="44" s="1"/>
   <c r="C92" i="44"/>
   <c r="C93" i="44" s="1"/>
   <c r="B92" i="44"/>
   <c r="B93" i="44" s="1"/>
-  <c r="M81" i="44"/>
-[...6 lines deleted...]
-  <c r="J82" i="44" s="1"/>
   <c r="D81" i="44"/>
   <c r="D82" i="44" s="1"/>
   <c r="C81" i="44"/>
   <c r="C82" i="44" s="1"/>
   <c r="B81" i="44"/>
   <c r="B82" i="44" s="1"/>
-  <c r="M70" i="44"/>
-[...6 lines deleted...]
-  <c r="J71" i="44" s="1"/>
   <c r="D70" i="44"/>
   <c r="D71" i="44" s="1"/>
   <c r="C70" i="44"/>
   <c r="C71" i="44" s="1"/>
   <c r="B70" i="44"/>
   <c r="B71" i="44" s="1"/>
-  <c r="M59" i="44"/>
-[...6 lines deleted...]
-  <c r="J60" i="44" s="1"/>
   <c r="D59" i="44"/>
   <c r="D60" i="44" s="1"/>
   <c r="C59" i="44"/>
   <c r="C60" i="44" s="1"/>
   <c r="B59" i="44"/>
   <c r="B60" i="44" s="1"/>
-  <c r="M48" i="44"/>
-[...6 lines deleted...]
-  <c r="J49" i="44" s="1"/>
   <c r="D48" i="44"/>
   <c r="D49" i="44" s="1"/>
   <c r="C48" i="44"/>
   <c r="C49" i="44" s="1"/>
   <c r="B48" i="44"/>
   <c r="B49" i="44" s="1"/>
-  <c r="M37" i="44"/>
-[...6 lines deleted...]
-  <c r="J38" i="44" s="1"/>
   <c r="D37" i="44"/>
   <c r="D38" i="44" s="1"/>
   <c r="C37" i="44"/>
   <c r="C38" i="44" s="1"/>
   <c r="B37" i="44"/>
   <c r="B38" i="44" s="1"/>
-  <c r="K27" i="44"/>
-[...6 lines deleted...]
-  <c r="J27" i="44" s="1"/>
   <c r="D26" i="44"/>
   <c r="D27" i="44" s="1"/>
   <c r="C26" i="44"/>
   <c r="C27" i="44" s="1"/>
   <c r="B26" i="44"/>
   <c r="B27" i="44" s="1"/>
-  <c r="M15" i="44" l="1"/>
-[...6 lines deleted...]
-  <c r="J16" i="44" s="1"/>
   <c r="D15" i="44" l="1"/>
   <c r="D16" i="44" s="1"/>
   <c r="C15" i="44"/>
   <c r="C16" i="44" s="1"/>
   <c r="B15" i="44"/>
   <c r="B16" i="44" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Pc</author>
   </authors>
   <commentList>
     <comment ref="A1" authorId="0" shapeId="0">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Endereços para download dos arquivos : 
@@ -986,52 +986,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A85" workbookViewId="0">
-      <selection activeCell="J105" sqref="J105"/>
+    <sheetView tabSelected="1" topLeftCell="A82" workbookViewId="0">
+      <selection activeCell="M105" sqref="M105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.33203125" style="15" customWidth="1"/>
     <col min="2" max="8" width="8.33203125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.33203125" style="16" customWidth="1"/>
     <col min="10" max="13" width="8.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="1" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28"/>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
     </row>
@@ -1204,54 +1204,62 @@
       </c>
       <c r="B9" s="18">
         <v>3500</v>
       </c>
       <c r="C9" s="18">
         <v>3500</v>
       </c>
       <c r="D9" s="18">
         <v>3500</v>
       </c>
       <c r="E9" s="18">
         <v>3500</v>
       </c>
       <c r="F9" s="18">
         <v>3500</v>
       </c>
       <c r="G9" s="18">
         <v>3500</v>
       </c>
       <c r="H9" s="18">
         <v>3500</v>
       </c>
       <c r="I9" s="18">
         <v>3500</v>
       </c>
-      <c r="J9" s="18"/>
-[...2 lines deleted...]
-      <c r="M9" s="18"/>
+      <c r="J9" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K9" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L9" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M9" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
@@ -1327,121 +1335,121 @@
       <c r="C15" s="8">
         <f t="shared" si="0"/>
         <v>3500</v>
       </c>
       <c r="D15" s="8">
         <f t="shared" si="0"/>
         <v>3500</v>
       </c>
       <c r="E15" s="8">
         <f t="shared" ref="E15:H15" si="1">SUM(E9:E14)</f>
         <v>3500</v>
       </c>
       <c r="F15" s="8">
         <f t="shared" si="1"/>
         <v>3500</v>
       </c>
       <c r="G15" s="8">
         <f t="shared" si="1"/>
         <v>3500</v>
       </c>
       <c r="H15" s="8">
         <f t="shared" si="1"/>
         <v>3500</v>
       </c>
       <c r="I15" s="8">
-        <f t="shared" ref="I15" si="2">SUM(I9:I14)</f>
+        <f t="shared" ref="I15:M15" si="2">SUM(I9:I14)</f>
         <v>3500</v>
       </c>
       <c r="J15" s="8">
-        <f t="shared" ref="I15:M15" si="3">SUM(J9:J14)</f>
-        <v>0</v>
+        <f t="shared" si="2"/>
+        <v>3500</v>
       </c>
       <c r="K15" s="8">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="2"/>
+        <v>3500</v>
       </c>
       <c r="L15" s="8">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="2"/>
+        <v>3500</v>
       </c>
       <c r="M15" s="8">
-        <f t="shared" si="3"/>
-        <v>0</v>
+        <f t="shared" si="2"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="7">
         <f>B15</f>
         <v>3500</v>
       </c>
       <c r="C16" s="7">
-        <f t="shared" ref="C16" si="4">C15</f>
+        <f t="shared" ref="C16" si="3">C15</f>
         <v>3500</v>
       </c>
       <c r="D16" s="7">
-        <f t="shared" ref="D16:H16" si="5">D15</f>
+        <f t="shared" ref="D16:H16" si="4">D15</f>
         <v>3500</v>
       </c>
       <c r="E16" s="7">
+        <f t="shared" si="4"/>
+        <v>3500</v>
+      </c>
+      <c r="F16" s="7">
+        <f t="shared" si="4"/>
+        <v>3500</v>
+      </c>
+      <c r="G16" s="7">
+        <f t="shared" si="4"/>
+        <v>3500</v>
+      </c>
+      <c r="H16" s="7">
+        <f t="shared" si="4"/>
+        <v>3500</v>
+      </c>
+      <c r="I16" s="7">
+        <f t="shared" ref="I16:M16" si="5">I15</f>
+        <v>3500</v>
+      </c>
+      <c r="J16" s="7">
         <f t="shared" si="5"/>
         <v>3500</v>
       </c>
-      <c r="F16" s="7">
+      <c r="K16" s="7">
         <f t="shared" si="5"/>
         <v>3500</v>
       </c>
-      <c r="G16" s="7">
+      <c r="L16" s="7">
         <f t="shared" si="5"/>
         <v>3500</v>
       </c>
-      <c r="H16" s="7">
+      <c r="M16" s="7">
         <f t="shared" si="5"/>
         <v>3500</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G17" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="22" t="s">
@@ -1525,54 +1533,62 @@
       </c>
       <c r="B20" s="18">
         <v>3500</v>
       </c>
       <c r="C20" s="18">
         <v>3500</v>
       </c>
       <c r="D20" s="18">
         <v>3500</v>
       </c>
       <c r="E20" s="18">
         <v>3500</v>
       </c>
       <c r="F20" s="18">
         <v>3500</v>
       </c>
       <c r="G20" s="18">
         <v>3500</v>
       </c>
       <c r="H20" s="18">
         <v>3500</v>
       </c>
       <c r="I20" s="18">
         <v>3500</v>
       </c>
-      <c r="J20" s="18"/>
-[...2 lines deleted...]
-      <c r="M20" s="18"/>
+      <c r="J20" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K20" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L20" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M20" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="21" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A22" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
@@ -1620,149 +1636,149 @@
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
     </row>
     <row r="25" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A25" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="8">
-        <f t="shared" ref="B26:M26" si="8">SUM(B20:B25)</f>
+        <f t="shared" ref="B26:M26" si="6">SUM(B20:B25)</f>
         <v>3500</v>
       </c>
       <c r="C26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="D26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="E26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="F26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="G26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="H26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="I26" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>3500</v>
       </c>
       <c r="J26" s="8">
-        <f t="shared" si="8"/>
-        <v>0</v>
+        <f t="shared" si="6"/>
+        <v>3500</v>
       </c>
       <c r="K26" s="8">
-        <f t="shared" si="8"/>
-        <v>0</v>
+        <f t="shared" si="6"/>
+        <v>3500</v>
       </c>
       <c r="L26" s="8">
-        <f t="shared" si="8"/>
-        <v>0</v>
+        <f t="shared" si="6"/>
+        <v>3500</v>
       </c>
       <c r="M26" s="8">
-        <f t="shared" si="8"/>
-        <v>0</v>
+        <f t="shared" si="6"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="7">
         <f>B26</f>
         <v>3500</v>
       </c>
       <c r="C27" s="7">
-        <f t="shared" ref="C27:M27" si="9">C26</f>
+        <f t="shared" ref="C27:M27" si="7">C26</f>
         <v>3500</v>
       </c>
       <c r="D27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="E27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="F27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="G27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="H27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="I27" s="7">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>3500</v>
       </c>
       <c r="J27" s="7">
-        <f t="shared" si="9"/>
-        <v>0</v>
+        <f t="shared" si="7"/>
+        <v>3500</v>
       </c>
       <c r="K27" s="7">
-        <f t="shared" si="9"/>
-        <v>0</v>
+        <f t="shared" si="7"/>
+        <v>3500</v>
       </c>
       <c r="L27" s="7">
-        <f t="shared" si="9"/>
-        <v>0</v>
+        <f t="shared" si="7"/>
+        <v>3500</v>
       </c>
       <c r="M27" s="7">
-        <f t="shared" si="9"/>
-        <v>0</v>
+        <f t="shared" si="7"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="28" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="22" t="s">
@@ -1846,54 +1862,62 @@
       </c>
       <c r="B31" s="18">
         <v>3500</v>
       </c>
       <c r="C31" s="18">
         <v>3500</v>
       </c>
       <c r="D31" s="18">
         <v>3500</v>
       </c>
       <c r="E31" s="18">
         <v>3500</v>
       </c>
       <c r="F31" s="18">
         <v>3500</v>
       </c>
       <c r="G31" s="18">
         <v>3500</v>
       </c>
       <c r="H31" s="18">
         <v>3500</v>
       </c>
       <c r="I31" s="18">
         <v>3500</v>
       </c>
-      <c r="J31" s="18"/>
-[...2 lines deleted...]
-      <c r="M31" s="18"/>
+      <c r="J31" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K31" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L31" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M31" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="32" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A32" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
     </row>
     <row r="33" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A33" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
@@ -1941,149 +1965,149 @@
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
     </row>
     <row r="36" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="18"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="8">
-        <f t="shared" ref="B37:M37" si="10">SUM(B31:B36)</f>
+        <f t="shared" ref="B37:M37" si="8">SUM(B31:B36)</f>
         <v>3500</v>
       </c>
       <c r="C37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="D37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="E37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="F37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="G37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="H37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="I37" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>3500</v>
       </c>
       <c r="J37" s="8">
-        <f t="shared" si="10"/>
-        <v>0</v>
+        <f t="shared" si="8"/>
+        <v>3500</v>
       </c>
       <c r="K37" s="8">
-        <f t="shared" si="10"/>
-        <v>0</v>
+        <f t="shared" si="8"/>
+        <v>3500</v>
       </c>
       <c r="L37" s="8">
-        <f t="shared" si="10"/>
-        <v>0</v>
+        <f t="shared" si="8"/>
+        <v>3500</v>
       </c>
       <c r="M37" s="8">
-        <f t="shared" si="10"/>
-        <v>0</v>
+        <f t="shared" si="8"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="7">
         <f>B37</f>
         <v>3500</v>
       </c>
       <c r="C38" s="7">
-        <f t="shared" ref="C38:M38" si="11">C37</f>
+        <f t="shared" ref="C38:M38" si="9">C37</f>
         <v>3500</v>
       </c>
       <c r="D38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="E38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="F38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="G38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="H38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="I38" s="7">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>3500</v>
       </c>
       <c r="J38" s="7">
-        <f t="shared" si="11"/>
-        <v>0</v>
+        <f t="shared" si="9"/>
+        <v>3500</v>
       </c>
       <c r="K38" s="7">
-        <f t="shared" si="11"/>
-        <v>0</v>
+        <f t="shared" si="9"/>
+        <v>3500</v>
       </c>
       <c r="L38" s="7">
-        <f t="shared" si="11"/>
-        <v>0</v>
+        <f t="shared" si="9"/>
+        <v>3500</v>
       </c>
       <c r="M38" s="7">
-        <f t="shared" si="11"/>
-        <v>0</v>
+        <f t="shared" si="9"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="22" t="s">
@@ -2167,54 +2191,62 @@
       </c>
       <c r="B42" s="18">
         <v>3500</v>
       </c>
       <c r="C42" s="18">
         <v>3500</v>
       </c>
       <c r="D42" s="18">
         <v>3500</v>
       </c>
       <c r="E42" s="18">
         <v>3500</v>
       </c>
       <c r="F42" s="18">
         <v>3500</v>
       </c>
       <c r="G42" s="18">
         <v>3500</v>
       </c>
       <c r="H42" s="18">
         <v>3500</v>
       </c>
       <c r="I42" s="18">
         <v>3500</v>
       </c>
-      <c r="J42" s="18"/>
-[...2 lines deleted...]
-      <c r="M42" s="18"/>
+      <c r="J42" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K42" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L42" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M42" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="43" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A43" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
       <c r="I43" s="18"/>
       <c r="J43" s="18"/>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="18"/>
     </row>
     <row r="44" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A44" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
@@ -2262,149 +2294,149 @@
       <c r="L46" s="18"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A47" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="18"/>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
       <c r="I47" s="18"/>
       <c r="J47" s="18"/>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="18"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="8">
-        <f t="shared" ref="B48:M48" si="12">SUM(B42:B47)</f>
+        <f t="shared" ref="B48:M48" si="10">SUM(B42:B47)</f>
         <v>3500</v>
       </c>
       <c r="C48" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>3500</v>
       </c>
       <c r="D48" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>3500</v>
       </c>
       <c r="E48" s="8">
-        <f t="shared" ref="E48:I48" si="13">SUM(E42:E47)</f>
+        <f t="shared" ref="E48:M48" si="11">SUM(E42:E47)</f>
         <v>3500</v>
       </c>
       <c r="F48" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>3500</v>
       </c>
       <c r="G48" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>3500</v>
       </c>
       <c r="H48" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>3500</v>
       </c>
       <c r="I48" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>3500</v>
       </c>
       <c r="J48" s="8">
-        <f t="shared" si="12"/>
-        <v>0</v>
+        <f t="shared" si="11"/>
+        <v>3500</v>
       </c>
       <c r="K48" s="8">
-        <f t="shared" si="12"/>
-        <v>0</v>
+        <f t="shared" si="11"/>
+        <v>3500</v>
       </c>
       <c r="L48" s="8">
-        <f t="shared" si="12"/>
-        <v>0</v>
+        <f t="shared" si="11"/>
+        <v>3500</v>
       </c>
       <c r="M48" s="8">
-        <f t="shared" si="12"/>
-        <v>0</v>
+        <f t="shared" si="11"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B49" s="7">
         <f>B48</f>
         <v>3500</v>
       </c>
       <c r="C49" s="7">
-        <f t="shared" ref="C49:M49" si="14">C48</f>
+        <f t="shared" ref="C49:M49" si="12">C48</f>
         <v>3500</v>
       </c>
       <c r="D49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="E49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="F49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="G49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="H49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="I49" s="7">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>3500</v>
       </c>
       <c r="J49" s="7">
-        <f t="shared" si="14"/>
-        <v>0</v>
+        <f t="shared" si="12"/>
+        <v>3500</v>
       </c>
       <c r="K49" s="7">
-        <f t="shared" si="14"/>
-        <v>0</v>
+        <f t="shared" si="12"/>
+        <v>3500</v>
       </c>
       <c r="L49" s="7">
-        <f t="shared" si="14"/>
-        <v>0</v>
+        <f t="shared" si="12"/>
+        <v>3500</v>
       </c>
       <c r="M49" s="7">
-        <f t="shared" si="14"/>
-        <v>0</v>
+        <f t="shared" si="12"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="22" t="s">
@@ -2488,54 +2520,62 @@
       </c>
       <c r="B53" s="18">
         <v>3500</v>
       </c>
       <c r="C53" s="18">
         <v>3500</v>
       </c>
       <c r="D53" s="18">
         <v>3500</v>
       </c>
       <c r="E53" s="18">
         <v>3500</v>
       </c>
       <c r="F53" s="18">
         <v>3500</v>
       </c>
       <c r="G53" s="18">
         <v>3500</v>
       </c>
       <c r="H53" s="18">
         <v>3500</v>
       </c>
       <c r="I53" s="18">
         <v>3500</v>
       </c>
-      <c r="J53" s="18"/>
-[...2 lines deleted...]
-      <c r="M53" s="18"/>
+      <c r="J53" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K53" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L53" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M53" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="54" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A54" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="18"/>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="18"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A55" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
@@ -2583,149 +2623,149 @@
       <c r="L57" s="18"/>
       <c r="M57" s="18"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A58" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B58" s="18"/>
       <c r="C58" s="18"/>
       <c r="D58" s="18"/>
       <c r="E58" s="18"/>
       <c r="F58" s="18"/>
       <c r="G58" s="18"/>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="18"/>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="18"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="8">
-        <f t="shared" ref="B59:M59" si="15">SUM(B53:B58)</f>
+        <f t="shared" ref="B59:M59" si="13">SUM(B53:B58)</f>
         <v>3500</v>
       </c>
       <c r="C59" s="8">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>3500</v>
       </c>
       <c r="D59" s="8">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>3500</v>
       </c>
       <c r="E59" s="8">
-        <f t="shared" ref="E59:I59" si="16">SUM(E53:E58)</f>
+        <f t="shared" ref="E59:M59" si="14">SUM(E53:E58)</f>
         <v>3500</v>
       </c>
       <c r="F59" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>3500</v>
       </c>
       <c r="G59" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>3500</v>
       </c>
       <c r="H59" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>3500</v>
       </c>
       <c r="I59" s="8">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>3500</v>
       </c>
       <c r="J59" s="8">
-        <f t="shared" si="15"/>
-        <v>0</v>
+        <f t="shared" si="14"/>
+        <v>3500</v>
       </c>
       <c r="K59" s="8">
-        <f t="shared" si="15"/>
-        <v>0</v>
+        <f t="shared" si="14"/>
+        <v>3500</v>
       </c>
       <c r="L59" s="8">
-        <f t="shared" si="15"/>
-        <v>0</v>
+        <f t="shared" si="14"/>
+        <v>3500</v>
       </c>
       <c r="M59" s="8">
-        <f t="shared" si="15"/>
-        <v>0</v>
+        <f t="shared" si="14"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B60" s="7">
         <f>B59</f>
         <v>3500</v>
       </c>
       <c r="C60" s="7">
-        <f t="shared" ref="C60:M60" si="17">C59</f>
+        <f t="shared" ref="C60:M60" si="15">C59</f>
         <v>3500</v>
       </c>
       <c r="D60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="E60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="F60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="G60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="H60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="I60" s="7">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3500</v>
       </c>
       <c r="J60" s="7">
-        <f t="shared" si="17"/>
-        <v>0</v>
+        <f t="shared" si="15"/>
+        <v>3500</v>
       </c>
       <c r="K60" s="7">
-        <f t="shared" si="17"/>
-        <v>0</v>
+        <f t="shared" si="15"/>
+        <v>3500</v>
       </c>
       <c r="L60" s="7">
-        <f t="shared" si="17"/>
-        <v>0</v>
+        <f t="shared" si="15"/>
+        <v>3500</v>
       </c>
       <c r="M60" s="7">
-        <f t="shared" si="17"/>
-        <v>0</v>
+        <f t="shared" si="15"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="22" t="s">
@@ -2809,54 +2849,62 @@
       </c>
       <c r="B64" s="18">
         <v>3500</v>
       </c>
       <c r="C64" s="18">
         <v>3500</v>
       </c>
       <c r="D64" s="18">
         <v>3500</v>
       </c>
       <c r="E64" s="18">
         <v>3500</v>
       </c>
       <c r="F64" s="18">
         <v>3500</v>
       </c>
       <c r="G64" s="18">
         <v>3500</v>
       </c>
       <c r="H64" s="18">
         <v>3500</v>
       </c>
       <c r="I64" s="18">
         <v>3500</v>
       </c>
-      <c r="J64" s="18"/>
-[...2 lines deleted...]
-      <c r="M64" s="18"/>
+      <c r="J64" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K64" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L64" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M64" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A65" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="18"/>
       <c r="C65" s="18"/>
       <c r="D65" s="18"/>
       <c r="E65" s="18"/>
       <c r="F65" s="18"/>
       <c r="G65" s="18"/>
       <c r="H65" s="18"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="18"/>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A66" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
@@ -2904,149 +2952,149 @@
       <c r="L68" s="18"/>
       <c r="M68" s="18"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A69" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="18"/>
       <c r="C69" s="18"/>
       <c r="D69" s="18"/>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="18"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B70" s="8">
-        <f t="shared" ref="B70:M70" si="18">SUM(B64:B69)</f>
+        <f t="shared" ref="B70:M70" si="16">SUM(B64:B69)</f>
         <v>3500</v>
       </c>
       <c r="C70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="D70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="E70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="F70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="G70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="H70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="I70" s="8">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>3500</v>
       </c>
       <c r="J70" s="8">
-        <f t="shared" si="18"/>
-        <v>0</v>
+        <f t="shared" si="16"/>
+        <v>3500</v>
       </c>
       <c r="K70" s="8">
-        <f t="shared" si="18"/>
-        <v>0</v>
+        <f t="shared" si="16"/>
+        <v>3500</v>
       </c>
       <c r="L70" s="8">
-        <f t="shared" si="18"/>
-        <v>0</v>
+        <f t="shared" si="16"/>
+        <v>3500</v>
       </c>
       <c r="M70" s="8">
-        <f t="shared" si="18"/>
-        <v>0</v>
+        <f t="shared" si="16"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="7">
         <f>B70</f>
         <v>3500</v>
       </c>
       <c r="C71" s="7">
-        <f t="shared" ref="C71:M71" si="19">C70</f>
+        <f t="shared" ref="C71:M71" si="17">C70</f>
         <v>3500</v>
       </c>
       <c r="D71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="E71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="F71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="G71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="H71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="I71" s="7">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>3500</v>
       </c>
       <c r="J71" s="7">
-        <f t="shared" si="19"/>
-        <v>0</v>
+        <f t="shared" si="17"/>
+        <v>3500</v>
       </c>
       <c r="K71" s="7">
-        <f t="shared" si="19"/>
-        <v>0</v>
+        <f t="shared" si="17"/>
+        <v>3500</v>
       </c>
       <c r="L71" s="7">
-        <f t="shared" si="19"/>
-        <v>0</v>
+        <f t="shared" si="17"/>
+        <v>3500</v>
       </c>
       <c r="M71" s="7">
-        <f t="shared" si="19"/>
-        <v>0</v>
+        <f t="shared" si="17"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="22" t="s">
@@ -3130,54 +3178,62 @@
       </c>
       <c r="B75" s="18">
         <v>3500</v>
       </c>
       <c r="C75" s="18">
         <v>3500</v>
       </c>
       <c r="D75" s="18">
         <v>3500</v>
       </c>
       <c r="E75" s="18">
         <v>3500</v>
       </c>
       <c r="F75" s="18">
         <v>3500</v>
       </c>
       <c r="G75" s="18">
         <v>3500</v>
       </c>
       <c r="H75" s="18">
         <v>3500</v>
       </c>
       <c r="I75" s="18">
         <v>3500</v>
       </c>
-      <c r="J75" s="18"/>
-[...2 lines deleted...]
-      <c r="M75" s="18"/>
+      <c r="J75" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K75" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L75" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M75" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="18"/>
       <c r="C76" s="18"/>
       <c r="D76" s="18"/>
       <c r="E76" s="18"/>
       <c r="F76" s="18"/>
       <c r="G76" s="18"/>
       <c r="H76" s="18"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="18"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A77" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B77" s="18"/>
       <c r="C77" s="18"/>
       <c r="D77" s="18"/>
@@ -3225,149 +3281,149 @@
       <c r="L79" s="18"/>
       <c r="M79" s="18"/>
     </row>
     <row r="80" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A80" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="18"/>
       <c r="C80" s="18"/>
       <c r="D80" s="18"/>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="18"/>
       <c r="J80" s="18"/>
       <c r="K80" s="18"/>
       <c r="L80" s="18"/>
       <c r="M80" s="18"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A81" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="8">
-        <f t="shared" ref="B81:M81" si="20">SUM(B75:B80)</f>
+        <f t="shared" ref="B81:M81" si="18">SUM(B75:B80)</f>
         <v>3500</v>
       </c>
       <c r="C81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="D81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="E81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="F81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="G81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="H81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="I81" s="8">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>3500</v>
       </c>
       <c r="J81" s="8">
-        <f t="shared" si="20"/>
-        <v>0</v>
+        <f t="shared" si="18"/>
+        <v>3500</v>
       </c>
       <c r="K81" s="8">
-        <f t="shared" si="20"/>
-        <v>0</v>
+        <f t="shared" si="18"/>
+        <v>3500</v>
       </c>
       <c r="L81" s="8">
-        <f t="shared" si="20"/>
-        <v>0</v>
+        <f t="shared" si="18"/>
+        <v>3500</v>
       </c>
       <c r="M81" s="8">
-        <f t="shared" si="20"/>
-        <v>0</v>
+        <f t="shared" si="18"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A82" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="7">
         <f>B81</f>
         <v>3500</v>
       </c>
       <c r="C82" s="7">
-        <f t="shared" ref="C82:M82" si="21">C81</f>
+        <f t="shared" ref="C82:M82" si="19">C81</f>
         <v>3500</v>
       </c>
       <c r="D82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="E82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="F82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="G82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="H82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="I82" s="7">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>3500</v>
       </c>
       <c r="J82" s="7">
-        <f t="shared" si="21"/>
-        <v>0</v>
+        <f t="shared" si="19"/>
+        <v>3500</v>
       </c>
       <c r="K82" s="7">
-        <f t="shared" si="21"/>
-        <v>0</v>
+        <f t="shared" si="19"/>
+        <v>3500</v>
       </c>
       <c r="L82" s="7">
-        <f t="shared" si="21"/>
-        <v>0</v>
+        <f t="shared" si="19"/>
+        <v>3500</v>
       </c>
       <c r="M82" s="7">
-        <f t="shared" si="21"/>
-        <v>0</v>
+        <f t="shared" si="19"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="83" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G83" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H83" s="22" t="s">
@@ -3451,54 +3507,62 @@
       </c>
       <c r="B86" s="18">
         <v>3500</v>
       </c>
       <c r="C86" s="18">
         <v>3500</v>
       </c>
       <c r="D86" s="18">
         <v>3500</v>
       </c>
       <c r="E86" s="18">
         <v>3500</v>
       </c>
       <c r="F86" s="18">
         <v>3500</v>
       </c>
       <c r="G86" s="18">
         <v>3500</v>
       </c>
       <c r="H86" s="18">
         <v>3500</v>
       </c>
       <c r="I86" s="18">
         <v>3500</v>
       </c>
-      <c r="J86" s="18"/>
-[...2 lines deleted...]
-      <c r="M86" s="18"/>
+      <c r="J86" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K86" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L86" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M86" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="87" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A87" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="18"/>
       <c r="C87" s="18"/>
       <c r="D87" s="18"/>
       <c r="E87" s="18"/>
       <c r="F87" s="18"/>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="18"/>
       <c r="J87" s="18"/>
       <c r="K87" s="18"/>
       <c r="L87" s="18"/>
       <c r="M87" s="18"/>
     </row>
     <row r="88" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A88" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="18"/>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
@@ -3546,149 +3610,149 @@
       <c r="L90" s="18"/>
       <c r="M90" s="18"/>
     </row>
     <row r="91" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A91" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="18"/>
       <c r="C91" s="18"/>
       <c r="D91" s="18"/>
       <c r="E91" s="18"/>
       <c r="F91" s="18"/>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="18"/>
       <c r="J91" s="18"/>
       <c r="K91" s="18"/>
       <c r="L91" s="18"/>
       <c r="M91" s="18"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A92" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="8">
-        <f t="shared" ref="B92:M92" si="22">SUM(B86:B91)</f>
+        <f t="shared" ref="B92:M92" si="20">SUM(B86:B91)</f>
         <v>3500</v>
       </c>
       <c r="C92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="D92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="E92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="F92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="G92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="H92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="I92" s="8">
-        <f t="shared" si="22"/>
+        <f t="shared" si="20"/>
         <v>3500</v>
       </c>
       <c r="J92" s="8">
-        <f t="shared" si="22"/>
-        <v>0</v>
+        <f t="shared" si="20"/>
+        <v>3500</v>
       </c>
       <c r="K92" s="8">
-        <f t="shared" si="22"/>
-        <v>0</v>
+        <f t="shared" si="20"/>
+        <v>3500</v>
       </c>
       <c r="L92" s="8">
-        <f t="shared" si="22"/>
-        <v>0</v>
+        <f t="shared" si="20"/>
+        <v>3500</v>
       </c>
       <c r="M92" s="8">
-        <f t="shared" si="22"/>
-        <v>0</v>
+        <f t="shared" si="20"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A93" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="7">
         <f>B92</f>
         <v>3500</v>
       </c>
       <c r="C93" s="7">
-        <f t="shared" ref="C93:M93" si="23">C92</f>
+        <f t="shared" ref="C93:M93" si="21">C92</f>
         <v>3500</v>
       </c>
       <c r="D93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="E93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="F93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="G93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="H93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="I93" s="7">
-        <f t="shared" si="23"/>
+        <f t="shared" si="21"/>
         <v>3500</v>
       </c>
       <c r="J93" s="7">
-        <f t="shared" si="23"/>
-        <v>0</v>
+        <f t="shared" si="21"/>
+        <v>3500</v>
       </c>
       <c r="K93" s="7">
-        <f t="shared" si="23"/>
-        <v>0</v>
+        <f t="shared" si="21"/>
+        <v>3500</v>
       </c>
       <c r="L93" s="7">
-        <f t="shared" si="23"/>
-        <v>0</v>
+        <f t="shared" si="21"/>
+        <v>3500</v>
       </c>
       <c r="M93" s="7">
-        <f t="shared" si="23"/>
-        <v>0</v>
+        <f t="shared" si="21"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="94" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H94" s="22" t="s">
@@ -3772,54 +3836,62 @@
       </c>
       <c r="B97" s="18">
         <v>3500</v>
       </c>
       <c r="C97" s="18">
         <v>3500</v>
       </c>
       <c r="D97" s="18">
         <v>3500</v>
       </c>
       <c r="E97" s="18">
         <v>3500</v>
       </c>
       <c r="F97" s="18">
         <v>3500</v>
       </c>
       <c r="G97" s="18">
         <v>3500</v>
       </c>
       <c r="H97" s="18">
         <v>3500</v>
       </c>
       <c r="I97" s="18">
         <v>3500</v>
       </c>
-      <c r="J97" s="18"/>
-[...2 lines deleted...]
-      <c r="M97" s="18"/>
+      <c r="J97" s="18">
+        <v>3500</v>
+      </c>
+      <c r="K97" s="18">
+        <v>3500</v>
+      </c>
+      <c r="L97" s="18">
+        <v>3500</v>
+      </c>
+      <c r="M97" s="18">
+        <v>3500</v>
+      </c>
     </row>
     <row r="98" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A98" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B98" s="18"/>
       <c r="C98" s="18"/>
       <c r="D98" s="18"/>
       <c r="E98" s="18"/>
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
       <c r="H98" s="18"/>
       <c r="I98" s="18"/>
       <c r="J98" s="18"/>
       <c r="K98" s="18"/>
       <c r="L98" s="18"/>
       <c r="M98" s="18"/>
     </row>
     <row r="99" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A99" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B99" s="18"/>
       <c r="C99" s="18"/>
       <c r="D99" s="18"/>
@@ -3867,149 +3939,149 @@
       <c r="L101" s="18"/>
       <c r="M101" s="18"/>
     </row>
     <row r="102" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A102" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B102" s="18"/>
       <c r="C102" s="18"/>
       <c r="D102" s="18"/>
       <c r="E102" s="18"/>
       <c r="F102" s="18"/>
       <c r="G102" s="18"/>
       <c r="H102" s="18"/>
       <c r="I102" s="18"/>
       <c r="J102" s="18"/>
       <c r="K102" s="18"/>
       <c r="L102" s="18"/>
       <c r="M102" s="18"/>
     </row>
     <row r="103" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A103" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B103" s="8">
-        <f t="shared" ref="B103:M103" si="24">SUM(B97:B102)</f>
+        <f t="shared" ref="B103:M103" si="22">SUM(B97:B102)</f>
         <v>3500</v>
       </c>
       <c r="C103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="D103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="E103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="F103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="G103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="H103" s="8">
-        <f t="shared" si="24"/>
+        <f t="shared" si="22"/>
         <v>3500</v>
       </c>
       <c r="I103" s="8">
-        <f t="shared" ref="I103" si="25">SUM(I97:I102)</f>
+        <f t="shared" ref="I103:M103" si="23">SUM(I97:I102)</f>
         <v>3500</v>
       </c>
       <c r="J103" s="8">
-        <f t="shared" si="24"/>
-        <v>0</v>
+        <f t="shared" si="23"/>
+        <v>3500</v>
       </c>
       <c r="K103" s="8">
-        <f t="shared" si="24"/>
-        <v>0</v>
+        <f t="shared" si="23"/>
+        <v>3500</v>
       </c>
       <c r="L103" s="8">
-        <f t="shared" si="24"/>
-        <v>0</v>
+        <f t="shared" si="23"/>
+        <v>3500</v>
       </c>
       <c r="M103" s="8">
-        <f t="shared" si="24"/>
-        <v>0</v>
+        <f t="shared" si="23"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="104" spans="1:13" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A104" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="7">
         <f>B103</f>
         <v>3500</v>
       </c>
       <c r="C104" s="7">
-        <f t="shared" ref="C104:M104" si="26">C103</f>
+        <f t="shared" ref="C104:M104" si="24">C103</f>
         <v>3500</v>
       </c>
       <c r="D104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="E104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="F104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="G104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="H104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="I104" s="7">
-        <f t="shared" si="26"/>
+        <f t="shared" si="24"/>
         <v>3500</v>
       </c>
       <c r="J104" s="7">
-        <f t="shared" si="26"/>
-        <v>0</v>
+        <f t="shared" si="24"/>
+        <v>3500</v>
       </c>
       <c r="K104" s="7">
-        <f t="shared" si="26"/>
-        <v>0</v>
+        <f t="shared" si="24"/>
+        <v>3500</v>
       </c>
       <c r="L104" s="7">
-        <f t="shared" si="26"/>
-        <v>0</v>
+        <f t="shared" si="24"/>
+        <v>3500</v>
       </c>
       <c r="M104" s="7">
-        <f t="shared" si="26"/>
-        <v>0</v>
+        <f t="shared" si="24"/>
+        <v>3500</v>
       </c>
     </row>
     <row r="105" spans="1:13" s="1" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="F105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G105" s="22" t="s">
         <v>20</v>
       </c>
       <c r="H105" s="22" t="s">